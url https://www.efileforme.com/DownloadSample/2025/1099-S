--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -1,144 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\Work\eFileForMe\Import Files\2023\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\Work\eFileForMe\Import Files\1099s\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C32675F3-DDBB-4890-8373-174C281BEC1E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{724EF715-CE98-499F-ACE8-D22072110A18}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="34536" windowHeight="15276" xr2:uid="{1D9B5669-1ED8-4BA4-8F64-DEED9320E7B0}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="59">
   <si>
     <t>553-66-1234</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Acct-1001</t>
   </si>
   <si>
     <t>Rusty</t>
   </si>
   <si>
     <t>Shackleford</t>
   </si>
   <si>
     <t>(555) 789-0123</t>
   </si>
   <si>
     <t>Acct-1002</t>
   </si>
   <si>
     <t>Acct-1003</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>303 Cedar Drive: A modern 3-bedroom, 2-bathroom townhouse with an open floor plan, balcony, and attached garage.</t>
   </si>
   <si>
     <t>404 Spruce Street: A historic 4-bedroom, 2-bathroom Victorian home with original woodwork, stained glass windows, and a spacious attic.</t>
   </si>
   <si>
     <t>505 Willow Way: A rustic 3-bedroom, 2-bathroom cabin in the woods with a stone fireplace and large deck.</t>
   </si>
   <si>
     <t>Rcp TIN</t>
   </si>
   <si>
     <t>Rcp First Name</t>
   </si>
   <si>
-    <t>Rcp Last Name</t>
-[...1 lines deleted...]
-  <si>
     <t>Rcp Address Line 1</t>
   </si>
   <si>
     <t>Rcp Address Line 2</t>
   </si>
   <si>
     <t>Rcp City</t>
   </si>
   <si>
     <t>Rcp State</t>
   </si>
   <si>
     <t>Rcp Zip Code</t>
   </si>
   <si>
     <t>Rcp Country</t>
   </si>
   <si>
     <t>Account Number</t>
   </si>
   <si>
     <t>Filer TIN</t>
   </si>
   <si>
-    <t>Filer First Name</t>
-[...1 lines deleted...]
-  <si>
     <t>Filer Last Name</t>
   </si>
   <si>
     <t>Filer Address Line 1</t>
   </si>
   <si>
     <t>Filer Address Line 2</t>
   </si>
   <si>
     <t>Filer City</t>
   </si>
   <si>
     <t>Filer State</t>
   </si>
   <si>
     <t>Filer Zip Code</t>
   </si>
   <si>
     <t>Filer Country</t>
   </si>
   <si>
     <t>Filer Phone</t>
   </si>
   <si>
     <t>Transferor Received/Will Receive Property</t>
@@ -197,54 +191,57 @@
   <si>
     <t>Bergen</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>98-7654321</t>
   </si>
   <si>
     <t>Acme Corporation</t>
   </si>
   <si>
     <t>1234 Oakwood Avenue</t>
   </si>
   <si>
     <t>Springfield</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t xml:space="preserve">Vestland </t>
   </si>
   <si>
-    <t xml:space="preserve">FlashFlicks </t>
-[...2 lines deleted...]
-    <t>Video Rental</t>
+    <t>Filer First Name/Company Name</t>
+  </si>
+  <si>
+    <t>Rcp Last Name/Company Name</t>
+  </si>
+  <si>
+    <t>FlashFlicks Video Rental</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -569,345 +566,345 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F131A30-E190-4BD3-B5E0-F28BCF770125}">
   <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="144.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="40.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.33203125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="13.21875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="16.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.77734375" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="11.33203125" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="13.77734375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="27.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" bestFit="1" customWidth="1"/>
-    <col min="14" max="15" width="16.5546875" bestFit="1" customWidth="1"/>
-    <col min="16" max="17" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="16.5546875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.44140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="11.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="13.44140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13.5546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="115.5546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="36.109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="25.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="E1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="G1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="I1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="J1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="K1" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="L1" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M1" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="N1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="O1" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="P1" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="O1" s="3" t="s">
+      <c r="Q1" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="P1" s="3" t="s">
+      <c r="R1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="Q1" s="3" t="s">
+      <c r="S1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="T1" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="U1" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V1" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="W1" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="X1" t="s">
         <v>30</v>
       </c>
-      <c r="T1" s="3" t="s">
+      <c r="Y1" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" s="4" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H2" s="5">
         <v>75080</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="K2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M2" s="1"/>
       <c r="N2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="O2" s="1"/>
       <c r="P2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Q2" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R2">
         <v>62704</v>
       </c>
       <c r="S2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="T2" t="s">
         <v>5</v>
       </c>
       <c r="U2" s="2">
         <v>44927</v>
       </c>
       <c r="V2">
         <v>2002.02</v>
       </c>
       <c r="W2" t="s">
         <v>9</v>
       </c>
       <c r="X2" t="s">
         <v>8</v>
       </c>
       <c r="Z2">
         <v>6006.06</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H3" s="5">
         <v>74136</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="K3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M3" s="1"/>
       <c r="N3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R3">
         <v>62704</v>
       </c>
       <c r="S3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="T3" t="s">
         <v>5</v>
       </c>
       <c r="U3" s="2">
         <v>44927</v>
       </c>
       <c r="V3">
         <v>2002.02</v>
       </c>
       <c r="W3" t="s">
         <v>10</v>
       </c>
       <c r="Y3" t="s">
         <v>8</v>
       </c>
       <c r="Z3">
         <v>6006.06</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="H4">
         <v>5038</v>
       </c>
       <c r="I4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M4" s="1"/>
       <c r="N4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R4">
         <v>62704</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="T4" t="s">
         <v>5</v>
       </c>
       <c r="U4" s="2">
         <v>44927</v>
       </c>
       <c r="V4">
         <v>2002.02</v>
       </c>
       <c r="W4" t="s">
         <v>11</v>
       </c>
       <c r="Z4">
         <v>6006.06</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>