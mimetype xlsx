--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\Work\eFileForMe\Import Files\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\Work\eFileForMe\Import Files\1095-B\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B070B659-1E48-4637-8E74-BF886E0EF78C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F8427F7-8B4C-407B-A721-FC98A3E9F419}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="44448" windowHeight="9240" xr2:uid="{841ED0FB-FACF-4FCA-9DAC-CD7B491619DC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1101" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="417">
   <si>
     <t>CI1A12</t>
   </si>
   <si>
     <t>CI1Mar</t>
   </si>
   <si>
     <t>CI1Jan</t>
   </si>
   <si>
     <t>CI1Feb</t>
   </si>
   <si>
     <t>CI1April</t>
   </si>
   <si>
     <t>CI1SSN</t>
   </si>
   <si>
     <t>CI1May</t>
   </si>
   <si>
     <t>CI1June</t>
   </si>
   <si>
@@ -822,635 +822,344 @@
   <si>
     <t>Health Coverage Origin</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
-    <t>IL</t>
-[...4 lines deleted...]
-  <si>
     <t>553-66-1234</t>
   </si>
   <si>
-    <t>TX</t>
-[...4 lines deleted...]
-  <si>
     <t>553-66-4321</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
-    <t>Nacho Average Restaurant</t>
-[...7 lines deleted...]
-  <si>
     <t>Planet of the Crepes</t>
   </si>
   <si>
     <t>Punny Business Consulting</t>
   </si>
   <si>
-    <t>Taco Bout It Catering</t>
-[...19 lines deleted...]
-  <si>
     <t>9876 Cozy Cabin Trail</t>
   </si>
   <si>
     <t>5555 Donut Hole Street</t>
   </si>
   <si>
-    <t>Pancake City</t>
-[...13 lines deleted...]
-  <si>
     <t>Lumberjack</t>
   </si>
   <si>
     <t>Glazeville</t>
   </si>
   <si>
-    <t>VT</t>
-[...7 lines deleted...]
-  <si>
     <t>WA</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
-    <t>Smith</t>
-[...1 lines deleted...]
-  <si>
     <t>Jennifer</t>
   </si>
   <si>
-    <t>Jones</t>
-[...1 lines deleted...]
-  <si>
     <t>Christopher</t>
   </si>
   <si>
-    <t>Davis</t>
-[...1 lines deleted...]
-  <si>
     <t>Emily</t>
   </si>
   <si>
-    <t>Johnson</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
-    <t>Martin</t>
-[...1 lines deleted...]
-  <si>
     <t>Sarah</t>
   </si>
   <si>
-    <t>Clark</t>
-[...1 lines deleted...]
-  <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Anderson</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
-    <t>Moore</t>
-[...1 lines deleted...]
-  <si>
     <t>Sandra</t>
   </si>
   <si>
-    <t>Yates</t>
-[...1 lines deleted...]
-  <si>
     <t>Beth</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
-    <t>Reid</t>
-[...1 lines deleted...]
-  <si>
     <t>Victoria</t>
   </si>
   <si>
-    <t>Walker</t>
-[...1 lines deleted...]
-  <si>
     <t>Wendy</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>Campbell</t>
-[...1 lines deleted...]
-  <si>
     <t>Brittany</t>
   </si>
   <si>
-    <t>Murphy</t>
-[...1 lines deleted...]
-  <si>
     <t>Robert</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
-    <t>Obrien</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeffrey</t>
   </si>
   <si>
-    <t>Gould</t>
-[...1 lines deleted...]
-  <si>
     <t>Veronica</t>
   </si>
   <si>
-    <t>Gillespie</t>
-[...1 lines deleted...]
-  <si>
     <t>Joanne</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
-    <t>Boyer</t>
-[...1 lines deleted...]
-  <si>
     <t>Tyler</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
-    <t>Richardson</t>
-[...1 lines deleted...]
-  <si>
     <t>Helen</t>
   </si>
   <si>
-    <t>Steele</t>
-[...4 lines deleted...]
-  <si>
     <t>Brent</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
-    <t>Long</t>
-[...4 lines deleted...]
-  <si>
     <t>Chelsea</t>
   </si>
   <si>
-    <t>George</t>
-[...1 lines deleted...]
-  <si>
     <t>W</t>
   </si>
   <si>
-    <t>Allen</t>
-[...1 lines deleted...]
-  <si>
     <t>Z</t>
   </si>
   <si>
-    <t>Blevins</t>
-[...1 lines deleted...]
-  <si>
     <t>Kenneth</t>
   </si>
   <si>
-    <t>Simon</t>
-[...1 lines deleted...]
-  <si>
     <t>Eric</t>
   </si>
   <si>
-    <t>Mann</t>
-[...1 lines deleted...]
-  <si>
     <t>Autumn</t>
   </si>
   <si>
-    <t>Pruitt</t>
-[...1 lines deleted...]
-  <si>
     <t>Frederick</t>
   </si>
   <si>
-    <t>Baxter</t>
-[...1 lines deleted...]
-  <si>
     <t>V</t>
   </si>
   <si>
-    <t>Olson</t>
-[...1 lines deleted...]
-  <si>
     <t>Aaron</t>
   </si>
   <si>
-    <t>Wu</t>
-[...1 lines deleted...]
-  <si>
     <t>Ashley</t>
   </si>
   <si>
-    <t>Richmond</t>
-[...1 lines deleted...]
-  <si>
     <t>Ian</t>
   </si>
   <si>
-    <t>Wilson</t>
-[...1 lines deleted...]
-  <si>
     <t>Steven</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
-    <t>Ramirez</t>
-[...4 lines deleted...]
-  <si>
     <t>Joseph</t>
   </si>
   <si>
-    <t>Garza</t>
-[...1 lines deleted...]
-  <si>
     <t>Derek</t>
   </si>
   <si>
-    <t>Banks</t>
-[...1 lines deleted...]
-  <si>
     <t>Annette</t>
   </si>
   <si>
-    <t>Craig</t>
-[...1 lines deleted...]
-  <si>
     <t>Dawn</t>
   </si>
   <si>
-    <t>Stewart</t>
-[...1 lines deleted...]
-  <si>
     <t>Jacob</t>
   </si>
   <si>
-    <t>Washington</t>
-[...1 lines deleted...]
-  <si>
     <t>Kathy</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
-    <t>Sparks</t>
-[...1 lines deleted...]
-  <si>
     <t>Billy</t>
   </si>
   <si>
-    <t>Baker</t>
-[...1 lines deleted...]
-  <si>
     <t>Mark</t>
   </si>
   <si>
-    <t>Green</t>
-[...1 lines deleted...]
-  <si>
     <t>J</t>
   </si>
   <si>
-    <t>Walls</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicole</t>
   </si>
   <si>
-    <t>Paul</t>
-[...4 lines deleted...]
-  <si>
     <t>James</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
-    <t>Mcfarland</t>
-[...1 lines deleted...]
-  <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
-    <t>Oconnor</t>
-[...1 lines deleted...]
-  <si>
     <t>L</t>
   </si>
   <si>
-    <t>Jackson</t>
-[...1 lines deleted...]
-  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
-    <t>Harper</t>
-[...1 lines deleted...]
-  <si>
     <t>Denise</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
-    <t>Sanchez</t>
-[...4 lines deleted...]
-  <si>
     <t>Shirley</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>Torres</t>
-[...1 lines deleted...]
-  <si>
     <t>Amanda</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>Melissa</t>
   </si>
   <si>
-    <t>Mccoy</t>
-[...1 lines deleted...]
-  <si>
     <t>Johnathan</t>
   </si>
   <si>
-    <t>Shaffer</t>
-[...1 lines deleted...]
-  <si>
     <t>Monica</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
-    <t>Petty</t>
-[...1 lines deleted...]
-  <si>
     <t>Yesenia</t>
   </si>
   <si>
-    <t>Perkins</t>
-[...4 lines deleted...]
-  <si>
     <t>Rodney</t>
   </si>
   <si>
-    <t>Sanford</t>
-[...1 lines deleted...]
-  <si>
     <t>Megan</t>
   </si>
   <si>
-    <t>Fischer</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitchell</t>
   </si>
   <si>
-    <t>Kramer</t>
-[...1 lines deleted...]
-  <si>
     <t>Jason</t>
   </si>
   <si>
-    <t>Barnett</t>
-[...1 lines deleted...]
-  <si>
     <t>Bryan</t>
   </si>
   <si>
-    <t>Coleman</t>
-[...1 lines deleted...]
-  <si>
     <t>Crystal</t>
   </si>
   <si>
-    <t>Thompson</t>
-[...4 lines deleted...]
-  <si>
     <t>Justin</t>
   </si>
   <si>
-    <t>Gonzalez</t>
-[...1 lines deleted...]
-  <si>
     <t>Anita</t>
   </si>
   <si>
-    <t>Carter</t>
-[...1 lines deleted...]
-  <si>
     <t>Vincent</t>
   </si>
   <si>
-    <t>Good</t>
-[...1 lines deleted...]
-  <si>
     <t>Max</t>
   </si>
   <si>
-    <t>Collins</t>
-[...1 lines deleted...]
-  <si>
     <t>Jacqueline</t>
   </si>
   <si>
-    <t>Phelps</t>
-[...1 lines deleted...]
-  <si>
     <t>Courtney</t>
   </si>
   <si>
-    <t>Bullock</t>
-[...4 lines deleted...]
-  <si>
     <t>Vicki</t>
   </si>
   <si>
-    <t>Harvey</t>
-[...7 lines deleted...]
-  <si>
     <t>Butler</t>
   </si>
   <si>
     <t>82273 Amber Canyon Apt. 081</t>
   </si>
   <si>
     <t>Johnborough</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>Morales</t>
   </si>
   <si>
     <t>952 Williams Squares Apt. 577</t>
   </si>
   <si>
     <t>Charleston</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>595 Hall Fort</t>
@@ -1497,213 +1206,117 @@
   <si>
     <t>4750 Mccarty Ferry</t>
   </si>
   <si>
     <t>Apt. 783</t>
   </si>
   <si>
     <t>South Jamesborough</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>Barnes</t>
   </si>
   <si>
     <t>84604 Brittany Locks</t>
   </si>
   <si>
     <t>Suite 188</t>
   </si>
   <si>
     <t>Petersenchester</t>
   </si>
   <si>
-    <t>Adams PLC</t>
-[...1 lines deleted...]
-  <si>
     <t>44-9132631</t>
   </si>
   <si>
-    <t>5994 Carlos Corners Apt. 724</t>
-[...43 lines deleted...]
-  <si>
     <t>5862 Nielsen Via Apt. 984</t>
   </si>
   <si>
     <t>Suite 769</t>
   </si>
   <si>
     <t>West Joshuaside</t>
   </si>
   <si>
-    <t>Owens-Jackson</t>
-[...13 lines deleted...]
-  <si>
     <t>93-1462679</t>
   </si>
   <si>
     <t>935 Joshua Grove Apt. 352</t>
   </si>
   <si>
     <t>Suite 134</t>
   </si>
   <si>
     <t>Ryanfurt</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>Norman-Haney</t>
-[...22 lines deleted...]
-  <si>
     <t>(555) 789-0126</t>
   </si>
   <si>
-    <t>(555) 789-0127</t>
-[...1 lines deleted...]
-  <si>
     <t>(555) 789-0128</t>
   </si>
   <si>
-    <t>(555) 789-0129</t>
-[...1 lines deleted...]
-  <si>
     <t>555-66-1234</t>
   </si>
   <si>
     <t>Recipient Country</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Filer Country</t>
   </si>
   <si>
     <t>ESCCountry</t>
   </si>
   <si>
     <t>ESCPostalCode</t>
   </si>
   <si>
-    <t>95-1111111</t>
-[...13 lines deleted...]
-  <si>
     <t>95-6666666</t>
   </si>
   <si>
     <t>95-7777777</t>
+  </si>
+  <si>
+    <t>Risky Business Assurance</t>
+  </si>
+  <si>
+    <t>The Fine Print</t>
+  </si>
+  <si>
+    <t>551-12-1234</t>
+  </si>
+  <si>
+    <t>515-12-1234</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2069,83 +1682,83 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DC2D131-0A6D-49A5-B273-1426DF5285F8}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:JC21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.6640625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="23.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.6640625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="24.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.21875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.77734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19.21875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="16.88671875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="26" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.77734375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.88671875" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="10.88671875" customWidth="1"/>
+    <col min="20" max="20" width="15.5546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="12.21875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.6640625" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="23" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="22.44140625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="20.21875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.21875" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="16" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="16" customWidth="1"/>
+    <col min="27" max="27" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="11.88671875" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="19.88671875" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="12" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.88671875" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="9.5546875" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="6.77734375" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.33203125" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="6.5546875" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="7" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7.21875" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.6640625" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.109375" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="12.21875" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="12" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="12" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="11.88671875" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="9.5546875" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="6.77734375" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6.33203125" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="6.5546875" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="7" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="7.21875" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="7.33203125" bestFit="1" customWidth="1"/>
@@ -2359,108 +1972,108 @@
       <c r="A1" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>243</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>246</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>247</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>248</v>
       </c>
       <c r="I1" s="5" t="s">
-        <v>536</v>
+        <v>408</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>250</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>234</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>257</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O1" s="4" t="s">
         <v>236</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>237</v>
       </c>
       <c r="Q1" s="4" t="s">
         <v>238</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>239</v>
       </c>
       <c r="S1" s="4" t="s">
         <v>240</v>
       </c>
       <c r="T1" s="4" t="s">
-        <v>534</v>
+        <v>406</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>251</v>
       </c>
       <c r="V1" t="s">
         <v>254</v>
       </c>
       <c r="W1" t="s">
         <v>256</v>
       </c>
       <c r="X1" t="s">
         <v>252</v>
       </c>
       <c r="Y1" t="s">
         <v>253</v>
       </c>
       <c r="Z1" t="s">
         <v>255</v>
       </c>
       <c r="AA1" t="s">
-        <v>538</v>
+        <v>410</v>
       </c>
       <c r="AB1" t="s">
-        <v>537</v>
+        <v>409</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>258</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="AH1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="AI1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>2</v>
       </c>
@@ -3126,2944 +2739,2845 @@
       </c>
       <c r="IW1" s="1" t="s">
         <v>223</v>
       </c>
       <c r="IX1" s="1" t="s">
         <v>224</v>
       </c>
       <c r="IY1" s="1" t="s">
         <v>225</v>
       </c>
       <c r="IZ1" s="1" t="s">
         <v>226</v>
       </c>
       <c r="JA1" s="1" t="s">
         <v>227</v>
       </c>
       <c r="JB1" s="1" t="s">
         <v>228</v>
       </c>
       <c r="JC1" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
-        <v>492</v>
+        <v>394</v>
       </c>
       <c r="B2" t="s">
-        <v>491</v>
+        <v>414</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>395</v>
+      </c>
+      <c r="E2" t="s">
+        <v>396</v>
+      </c>
       <c r="F2" t="s">
-        <v>494</v>
+        <v>397</v>
       </c>
       <c r="G2" t="s">
-        <v>495</v>
+        <v>367</v>
       </c>
       <c r="H2">
-        <v>65211</v>
+        <v>96103</v>
       </c>
       <c r="I2" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>267</v>
+        <v>403</v>
       </c>
       <c r="K2" s="8" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="L2" t="s">
-        <v>385</v>
+        <v>324</v>
       </c>
       <c r="M2" t="s">
-        <v>394</v>
+        <v>329</v>
       </c>
       <c r="N2" t="s">
-        <v>461</v>
+        <v>364</v>
       </c>
       <c r="O2" t="s">
-        <v>462</v>
+        <v>365</v>
       </c>
       <c r="P2"/>
       <c r="Q2" t="s">
-        <v>463</v>
+        <v>366</v>
       </c>
       <c r="R2" t="s">
-        <v>464</v>
+        <v>367</v>
       </c>
       <c r="S2">
         <v>91305</v>
       </c>
       <c r="T2" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U2" s="7">
         <v>13365</v>
       </c>
-      <c r="V2" s="9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AC2" s="9" t="s">
-        <v>259</v>
-[...14 lines deleted...]
-        <v>23809</v>
+        <v>265</v>
+      </c>
+      <c r="AD2" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>324</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>329</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>364</v>
+      </c>
+      <c r="AH2" s="7">
+        <v>13365</v>
       </c>
       <c r="AI2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW2" s="9" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="AX2" s="9" t="s">
         <v>259</v>
       </c>
-      <c r="AY2" s="9" t="s">
-        <v>300</v>
+      <c r="AY2" t="s">
+        <v>364</v>
       </c>
       <c r="AZ2" s="10">
         <v>31092</v>
       </c>
       <c r="BA2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO2" s="9" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="BP2" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="BQ2" s="9" t="s">
-        <v>314</v>
+      <c r="BQ2" t="s">
+        <v>364</v>
       </c>
       <c r="BR2" s="10">
         <v>30985</v>
       </c>
       <c r="BS2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG2" s="9" t="s">
-        <v>329</v>
+        <v>295</v>
       </c>
       <c r="CH2" s="9" t="s">
         <v>264</v>
       </c>
-      <c r="CI2" s="9" t="s">
-        <v>330</v>
+      <c r="CI2" t="s">
+        <v>364</v>
       </c>
       <c r="CJ2" s="10">
         <v>28136</v>
       </c>
       <c r="CK2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY2" s="9" t="s">
-        <v>347</v>
+        <v>305</v>
       </c>
       <c r="CZ2" s="9" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>306</v>
+      </c>
+      <c r="DA2" t="s">
+        <v>364</v>
       </c>
       <c r="DB2" s="10">
         <v>33243</v>
       </c>
       <c r="DC2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ2" s="9" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="DR2" s="9" t="s">
         <v>264</v>
       </c>
-      <c r="DS2" s="9" t="s">
-        <v>362</v>
+      <c r="DS2" t="s">
+        <v>364</v>
       </c>
       <c r="DT2" s="10">
         <v>28643</v>
       </c>
       <c r="DU2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI2" s="9" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="EJ2" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="EK2" s="9" t="s">
-        <v>346</v>
+      <c r="EK2" t="s">
+        <v>364</v>
       </c>
       <c r="EL2" s="10">
         <v>24796</v>
       </c>
       <c r="EM2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA2" s="9" t="s">
-        <v>387</v>
+        <v>325</v>
       </c>
       <c r="FB2" s="9" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>326</v>
+      </c>
+      <c r="FC2" t="s">
+        <v>364</v>
       </c>
       <c r="FD2" s="10">
         <v>27565</v>
       </c>
       <c r="FE2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS2" s="9" t="s">
-        <v>400</v>
+        <v>332</v>
       </c>
       <c r="FT2" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="FU2" s="9" t="s">
-        <v>401</v>
+      <c r="FU2" t="s">
+        <v>364</v>
       </c>
       <c r="FV2" s="10">
         <v>27341</v>
       </c>
       <c r="FW2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK2" s="9" t="s">
-        <v>414</v>
+        <v>340</v>
       </c>
       <c r="GL2" s="9" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>329</v>
+      </c>
+      <c r="GM2" t="s">
+        <v>364</v>
       </c>
       <c r="GN2" s="10">
         <v>28864</v>
       </c>
       <c r="GO2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC2" s="9" t="s">
-        <v>428</v>
+        <v>350</v>
       </c>
       <c r="HD2" s="9" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>294</v>
+      </c>
+      <c r="HE2" t="s">
+        <v>364</v>
       </c>
       <c r="HF2" s="10">
         <v>27332</v>
       </c>
       <c r="HG2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU2" s="9" t="s">
-        <v>441</v>
+        <v>356</v>
       </c>
       <c r="HV2" s="9" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>326</v>
+      </c>
+      <c r="HW2" t="s">
+        <v>364</v>
       </c>
       <c r="HX2" s="10">
         <v>25335</v>
       </c>
       <c r="HY2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL2" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM2" s="9" t="s">
-        <v>415</v>
+        <v>341</v>
       </c>
       <c r="IN2" s="9" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>335</v>
+      </c>
+      <c r="IO2" t="s">
+        <v>364</v>
       </c>
       <c r="IP2" s="10">
         <v>23809</v>
       </c>
       <c r="IQ2" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>497</v>
+        <v>394</v>
       </c>
       <c r="B3" t="s">
-        <v>496</v>
+        <v>414</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" t="s">
-        <v>498</v>
+        <v>395</v>
       </c>
       <c r="E3" t="s">
-        <v>499</v>
+        <v>396</v>
       </c>
       <c r="F3" t="s">
-        <v>500</v>
+        <v>397</v>
       </c>
       <c r="G3" t="s">
-        <v>501</v>
+        <v>367</v>
       </c>
       <c r="H3">
-        <v>13491</v>
+        <v>96103</v>
       </c>
       <c r="I3" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>527</v>
+        <v>403</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>270</v>
+        <v>415</v>
       </c>
       <c r="L3" t="s">
-        <v>441</v>
+        <v>356</v>
       </c>
       <c r="M3" t="s">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="N3" t="s">
-        <v>465</v>
+        <v>368</v>
       </c>
       <c r="O3" t="s">
-        <v>466</v>
+        <v>369</v>
       </c>
       <c r="P3"/>
       <c r="Q3" t="s">
-        <v>467</v>
+        <v>370</v>
       </c>
       <c r="R3" t="s">
-        <v>468</v>
+        <v>371</v>
       </c>
       <c r="S3">
         <v>27459</v>
       </c>
       <c r="T3" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U3" s="7">
         <v>21870</v>
       </c>
-      <c r="V3" s="9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AC3" s="9" t="s">
         <v>260</v>
       </c>
       <c r="AD3" s="9" t="s">
-        <v>533</v>
-[...11 lines deleted...]
-        <v>25399</v>
+        <v>415</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>356</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>297</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>368</v>
+      </c>
+      <c r="AH3" s="7">
+        <v>21870</v>
       </c>
       <c r="AK3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AL3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AO3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AQ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AS3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AU3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW3" s="9" t="s">
-        <v>301</v>
+        <v>278</v>
       </c>
       <c r="AX3" s="9" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>335</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>368</v>
       </c>
       <c r="AZ3" s="10">
         <v>33077</v>
       </c>
       <c r="BC3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BD3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BG3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BI3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BK3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BM3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO3" s="9" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="BP3" s="9" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>329</v>
+      </c>
+      <c r="BQ3" t="s">
+        <v>368</v>
       </c>
       <c r="BR3" s="10">
         <v>32677</v>
       </c>
       <c r="BU3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BV3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BY3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CA3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CC3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CE3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG3" s="9" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
       <c r="CH3" s="9" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>297</v>
+      </c>
+      <c r="CI3" t="s">
+        <v>368</v>
       </c>
       <c r="CJ3" s="10">
         <v>32333</v>
       </c>
       <c r="CM3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CN3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CQ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CS3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CU3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CW3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY3" s="9" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="CZ3" s="9" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>294</v>
+      </c>
+      <c r="DA3" t="s">
+        <v>368</v>
       </c>
       <c r="DB3" s="10">
         <v>30014</v>
       </c>
       <c r="DE3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DF3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DI3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DK3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DM3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DO3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ3" s="9" t="s">
-        <v>363</v>
+        <v>313</v>
       </c>
       <c r="DR3" s="9" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>291</v>
+      </c>
+      <c r="DS3" t="s">
+        <v>368</v>
       </c>
       <c r="DT3" s="10">
         <v>26910</v>
       </c>
       <c r="DW3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DX3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EA3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EC3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EE3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EG3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI3" s="9" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
       <c r="EJ3" s="9" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>268</v>
+      </c>
+      <c r="EK3" t="s">
+        <v>368</v>
       </c>
       <c r="EL3" s="10">
         <v>26488</v>
       </c>
       <c r="EO3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EP3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ES3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EU3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EW3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EY3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA3" s="9" t="s">
-        <v>390</v>
+        <v>327</v>
       </c>
       <c r="FB3" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="FC3" s="9" t="s">
-        <v>391</v>
+      <c r="FC3" t="s">
+        <v>368</v>
       </c>
       <c r="FD3" s="10">
         <v>23728</v>
       </c>
       <c r="FG3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FH3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FK3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FM3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FO3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FQ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS3" s="9" t="s">
-        <v>402</v>
+        <v>333</v>
       </c>
       <c r="FT3" s="9" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>334</v>
+      </c>
+      <c r="FU3" t="s">
+        <v>368</v>
       </c>
       <c r="FV3" s="10">
         <v>34236</v>
       </c>
       <c r="FY3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FZ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GC3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GE3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GG3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GI3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK3" s="9" t="s">
-        <v>415</v>
+        <v>341</v>
       </c>
       <c r="GL3" s="9" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>342</v>
+      </c>
+      <c r="GM3" t="s">
+        <v>368</v>
       </c>
       <c r="GN3" s="10">
         <v>27608</v>
       </c>
       <c r="GQ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GR3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GU3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GW3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GY3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HA3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC3" s="9" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="HD3" s="9" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>326</v>
+      </c>
+      <c r="HE3" t="s">
+        <v>368</v>
       </c>
       <c r="HF3" s="10">
         <v>30106</v>
       </c>
       <c r="HI3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HJ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HM3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HO3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HQ3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HS3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU3" s="9" t="s">
-        <v>329</v>
+        <v>295</v>
       </c>
       <c r="HV3" s="9" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>297</v>
+      </c>
+      <c r="HW3" t="s">
+        <v>368</v>
       </c>
       <c r="HX3" s="10">
         <v>28299</v>
       </c>
       <c r="IA3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IB3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IE3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IG3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="II3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IK3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL3" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM3" s="9" t="s">
-        <v>454</v>
+        <v>362</v>
       </c>
       <c r="IN3" s="9" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>342</v>
+      </c>
+      <c r="IO3" t="s">
+        <v>368</v>
       </c>
       <c r="IP3" s="10">
         <v>25399</v>
       </c>
       <c r="IS3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IT3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IW3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IY3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="JA3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="JC3" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>503</v>
+        <v>394</v>
       </c>
       <c r="B4" t="s">
-        <v>502</v>
+        <v>414</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>395</v>
+      </c>
+      <c r="E4" t="s">
+        <v>396</v>
+      </c>
       <c r="F4" t="s">
-        <v>505</v>
+        <v>397</v>
       </c>
       <c r="G4" t="s">
-        <v>266</v>
+        <v>367</v>
       </c>
       <c r="H4">
-        <v>40561</v>
+        <v>96103</v>
       </c>
       <c r="I4" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>528</v>
+        <v>403</v>
       </c>
       <c r="K4" s="8" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="L4" t="s">
-        <v>369</v>
+        <v>316</v>
       </c>
       <c r="M4" t="s">
         <v>259</v>
       </c>
       <c r="N4" t="s">
-        <v>420</v>
+        <v>345</v>
       </c>
       <c r="O4" t="s">
-        <v>469</v>
+        <v>372</v>
       </c>
       <c r="P4" t="s">
-        <v>470</v>
+        <v>373</v>
       </c>
       <c r="Q4" t="s">
-        <v>471</v>
+        <v>374</v>
       </c>
       <c r="R4" t="s">
-        <v>472</v>
+        <v>375</v>
       </c>
       <c r="S4">
         <v>10352</v>
       </c>
       <c r="T4" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U4" s="7">
         <v>13343</v>
       </c>
-      <c r="V4" s="9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AC4" s="9" t="s">
         <v>261</v>
       </c>
-      <c r="AD4" s="9" t="s">
-[...12 lines deleted...]
-        <v>33466</v>
+      <c r="AD4" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>316</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>259</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>345</v>
+      </c>
+      <c r="AH4" s="7">
+        <v>13343</v>
       </c>
       <c r="AJ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AM4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AN4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AP4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AR4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AT4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW4" s="9" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="AX4" s="9" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>337</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>345</v>
       </c>
       <c r="AZ4" s="10">
         <v>30260</v>
       </c>
       <c r="BB4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BE4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BF4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BH4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BJ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BL4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO4" s="9" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="BP4" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="BQ4" s="9" t="s">
-        <v>318</v>
+      <c r="BQ4" t="s">
+        <v>345</v>
       </c>
       <c r="BR4" s="10">
         <v>29313</v>
       </c>
       <c r="BT4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BW4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BX4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BZ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CB4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CD4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG4" s="9" t="s">
-        <v>334</v>
+        <v>298</v>
       </c>
       <c r="CH4" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="CI4" s="9" t="s">
-        <v>335</v>
+      <c r="CI4" t="s">
+        <v>345</v>
       </c>
       <c r="CJ4" s="10">
         <v>30617</v>
       </c>
       <c r="CL4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CO4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CP4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CR4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CT4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CV4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY4" s="9" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
       <c r="CZ4" s="9" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>268</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>345</v>
       </c>
       <c r="DB4" s="10">
         <v>23586</v>
       </c>
       <c r="DD4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DG4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DH4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DJ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DL4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DN4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ4" s="9" t="s">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="DR4" s="9" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>314</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>345</v>
       </c>
       <c r="DT4" s="10">
         <v>31296</v>
       </c>
       <c r="DV4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DY4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DZ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EB4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ED4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EF4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI4" s="9" t="s">
-        <v>377</v>
+        <v>320</v>
       </c>
       <c r="EJ4" s="9" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>319</v>
+      </c>
+      <c r="EK4" t="s">
+        <v>345</v>
       </c>
       <c r="EL4" s="10">
         <v>26146</v>
       </c>
       <c r="EN4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EQ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ER4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ET4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EV4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EX4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA4" s="9" t="s">
-        <v>392</v>
+        <v>328</v>
       </c>
       <c r="FB4" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="FC4" s="9" t="s">
-        <v>393</v>
+      <c r="FC4" t="s">
+        <v>345</v>
       </c>
       <c r="FD4" s="10">
         <v>29573</v>
       </c>
       <c r="FF4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FI4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FJ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FL4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FN4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FP4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS4" s="9" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
       <c r="FT4" s="9" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>335</v>
+      </c>
+      <c r="FU4" t="s">
+        <v>345</v>
       </c>
       <c r="FV4" s="10">
         <v>26420</v>
       </c>
       <c r="FX4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GA4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GB4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GD4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GF4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GH4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK4" s="9" t="s">
-        <v>418</v>
+        <v>343</v>
       </c>
       <c r="GL4" s="9" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>344</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>345</v>
       </c>
       <c r="GN4" s="10">
         <v>28972</v>
       </c>
       <c r="GP4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GS4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GT4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GV4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GX4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GZ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC4" s="9" t="s">
-        <v>431</v>
+        <v>351</v>
       </c>
       <c r="HD4" s="9" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>329</v>
+      </c>
+      <c r="HE4" t="s">
+        <v>345</v>
       </c>
       <c r="HF4" s="10">
         <v>23949</v>
       </c>
       <c r="HH4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HK4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HL4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HN4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HP4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HR4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU4" s="9" t="s">
-        <v>444</v>
+        <v>357</v>
       </c>
       <c r="HV4" s="9" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>268</v>
+      </c>
+      <c r="HW4" t="s">
+        <v>345</v>
       </c>
       <c r="HX4" s="10">
         <v>29152</v>
       </c>
       <c r="HZ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IC4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ID4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IF4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IH4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IJ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL4" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM4" s="9" t="s">
-        <v>396</v>
+        <v>330</v>
       </c>
       <c r="IN4" s="9" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>294</v>
+      </c>
+      <c r="IO4" t="s">
+        <v>345</v>
       </c>
       <c r="IP4" s="10">
         <v>33466</v>
       </c>
       <c r="IR4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IU4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IV4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IX4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IZ4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="JB4" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>507</v>
+        <v>394</v>
       </c>
       <c r="B5" t="s">
-        <v>506</v>
+        <v>414</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" t="s">
-        <v>508</v>
+        <v>395</v>
       </c>
       <c r="E5" t="s">
-        <v>509</v>
+        <v>396</v>
       </c>
       <c r="F5" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="G5" t="s">
-        <v>464</v>
+        <v>367</v>
       </c>
       <c r="H5">
         <v>96103</v>
       </c>
       <c r="I5" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J5" s="9" t="s">
-        <v>529</v>
+        <v>403</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="L5" t="s">
-        <v>324</v>
+        <v>292</v>
       </c>
       <c r="M5" t="s">
         <v>261</v>
       </c>
       <c r="N5" t="s">
-        <v>473</v>
+        <v>376</v>
       </c>
       <c r="O5" t="s">
-        <v>474</v>
+        <v>377</v>
       </c>
       <c r="P5"/>
       <c r="Q5" t="s">
-        <v>475</v>
+        <v>378</v>
       </c>
       <c r="R5" t="s">
-        <v>476</v>
+        <v>379</v>
       </c>
       <c r="S5">
         <v>15463</v>
       </c>
       <c r="T5" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U5" s="7">
         <v>20459</v>
       </c>
-      <c r="V5" s="9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AC5" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="AD5" s="9" t="s">
-[...12 lines deleted...]
-        <v>25099</v>
+      <c r="AD5" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>292</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>261</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>376</v>
+      </c>
+      <c r="AH5" s="7">
+        <v>20459</v>
       </c>
       <c r="AJ5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AK5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AL5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW5" s="9" t="s">
-        <v>305</v>
+        <v>280</v>
       </c>
       <c r="AX5" s="9" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>344</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>376</v>
       </c>
       <c r="AZ5" s="10">
         <v>32218</v>
       </c>
       <c r="BB5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BC5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BD5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO5" s="9" t="s">
-        <v>319</v>
+        <v>289</v>
       </c>
       <c r="BP5" s="9" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>268</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>376</v>
       </c>
       <c r="BR5" s="10">
         <v>30286</v>
       </c>
       <c r="BT5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BU5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BV5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG5" s="9" t="s">
-        <v>336</v>
+        <v>299</v>
       </c>
       <c r="CH5" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="CI5" s="9" t="s">
-        <v>337</v>
+      <c r="CI5" t="s">
+        <v>376</v>
       </c>
       <c r="CJ5" s="10">
         <v>26891</v>
       </c>
       <c r="CL5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CM5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CN5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY5" s="9" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="CZ5" s="9" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>308</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>376</v>
       </c>
       <c r="DB5" s="10">
         <v>30834</v>
       </c>
       <c r="DD5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DE5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DF5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ5" s="9" t="s">
-        <v>367</v>
+        <v>315</v>
       </c>
       <c r="DR5" s="9" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>303</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>376</v>
       </c>
       <c r="DT5" s="10">
         <v>26647</v>
       </c>
       <c r="DV5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DW5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DX5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI5" s="9" t="s">
-        <v>379</v>
+        <v>321</v>
       </c>
       <c r="EJ5" s="9" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>319</v>
+      </c>
+      <c r="EK5" t="s">
+        <v>376</v>
       </c>
       <c r="EL5" s="10">
         <v>24817</v>
       </c>
       <c r="EN5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EO5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EP5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA5" s="9" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="FB5" s="9" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>329</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>376</v>
       </c>
       <c r="FD5" s="10">
         <v>34178</v>
       </c>
       <c r="FF5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FG5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FH5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS5" s="9" t="s">
-        <v>407</v>
+        <v>336</v>
       </c>
       <c r="FT5" s="9" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>337</v>
+      </c>
+      <c r="FU5" t="s">
+        <v>376</v>
       </c>
       <c r="FV5" s="10">
         <v>25914</v>
       </c>
       <c r="FX5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FY5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FZ5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK5" s="9" t="s">
-        <v>421</v>
+        <v>346</v>
       </c>
       <c r="GL5" s="9" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>306</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>376</v>
       </c>
       <c r="GN5" s="10">
         <v>28869</v>
       </c>
       <c r="GP5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GQ5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GR5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC5" s="9" t="s">
-        <v>433</v>
+        <v>352</v>
       </c>
       <c r="HD5" s="9" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>335</v>
+      </c>
+      <c r="HE5" t="s">
+        <v>376</v>
       </c>
       <c r="HF5" s="10">
         <v>27104</v>
       </c>
       <c r="HH5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HI5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HJ5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU5" s="9" t="s">
-        <v>446</v>
+        <v>358</v>
       </c>
       <c r="HV5" s="9" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>306</v>
+      </c>
+      <c r="HW5" t="s">
+        <v>376</v>
       </c>
       <c r="HX5" s="10">
         <v>28337</v>
       </c>
       <c r="HZ5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IA5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IB5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL5" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM5" s="9" t="s">
-        <v>457</v>
+        <v>363</v>
       </c>
       <c r="IN5" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="IO5" s="9" t="s">
-        <v>458</v>
+      <c r="IO5" t="s">
+        <v>376</v>
       </c>
       <c r="IP5" s="10">
         <v>25099</v>
       </c>
       <c r="IR5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IS5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IT5" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>512</v>
+        <v>394</v>
       </c>
       <c r="B6" t="s">
-        <v>511</v>
+        <v>414</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>395</v>
+      </c>
+      <c r="E6" t="s">
+        <v>396</v>
+      </c>
       <c r="F6" t="s">
-        <v>514</v>
+        <v>397</v>
       </c>
       <c r="G6" t="s">
-        <v>472</v>
+        <v>367</v>
       </c>
       <c r="H6">
-        <v>19121</v>
+        <v>96103</v>
       </c>
       <c r="I6" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>530</v>
+        <v>403</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>270</v>
+        <v>416</v>
       </c>
       <c r="L6" t="s">
-        <v>477</v>
+        <v>380</v>
       </c>
       <c r="M6" t="s">
         <v>262</v>
       </c>
       <c r="N6" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="O6" t="s">
-        <v>478</v>
+        <v>381</v>
       </c>
       <c r="P6" t="s">
-        <v>479</v>
+        <v>382</v>
       </c>
       <c r="Q6" t="s">
-        <v>480</v>
+        <v>383</v>
       </c>
       <c r="R6" t="s">
-        <v>472</v>
+        <v>375</v>
       </c>
       <c r="S6">
         <v>20459</v>
       </c>
       <c r="T6" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U6" s="7">
         <v>16897</v>
       </c>
-      <c r="V6" s="9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AC6" s="9" t="s">
         <v>263</v>
       </c>
       <c r="AD6" s="9" t="s">
-        <v>533</v>
-[...11 lines deleted...]
-        <v>27120</v>
+        <v>416</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>380</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>284</v>
+      </c>
+      <c r="AH6" s="7">
+        <v>16897</v>
       </c>
       <c r="AM6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AN6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW6" s="9" t="s">
-        <v>307</v>
+        <v>281</v>
       </c>
       <c r="AX6" s="9" t="s">
         <v>261</v>
       </c>
-      <c r="AY6" s="9" t="s">
-        <v>308</v>
+      <c r="AY6" t="s">
+        <v>284</v>
       </c>
       <c r="AZ6" s="10">
         <v>34224</v>
       </c>
       <c r="BE6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BF6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO6" s="9" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="BP6" s="9" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>291</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>284</v>
       </c>
       <c r="BR6" s="10">
         <v>30059</v>
       </c>
       <c r="BW6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BX6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG6" s="9" t="s">
-        <v>338</v>
+        <v>300</v>
       </c>
       <c r="CH6" s="9" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>301</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>284</v>
       </c>
       <c r="CJ6" s="10">
         <v>31792</v>
       </c>
       <c r="CO6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CP6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY6" s="9" t="s">
-        <v>334</v>
+        <v>298</v>
       </c>
       <c r="CZ6" s="9" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>309</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>284</v>
       </c>
       <c r="DB6" s="10">
         <v>33629</v>
       </c>
       <c r="DG6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DH6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ6" s="9" t="s">
-        <v>369</v>
+        <v>316</v>
       </c>
       <c r="DR6" s="9" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>291</v>
+      </c>
+      <c r="DS6" t="s">
+        <v>284</v>
       </c>
       <c r="DT6" s="10">
         <v>23564</v>
       </c>
       <c r="DY6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DZ6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI6" s="9" t="s">
-        <v>381</v>
+        <v>322</v>
       </c>
       <c r="EJ6" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="EK6" s="9" t="s">
-        <v>382</v>
+      <c r="EK6" t="s">
+        <v>284</v>
       </c>
       <c r="EL6" s="10">
         <v>24269</v>
       </c>
       <c r="EQ6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ER6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA6" s="9" t="s">
-        <v>396</v>
+        <v>330</v>
       </c>
       <c r="FB6" s="9" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>297</v>
+      </c>
+      <c r="FC6" t="s">
+        <v>284</v>
       </c>
       <c r="FD6" s="10">
         <v>30350</v>
       </c>
       <c r="FI6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FJ6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS6" s="9" t="s">
-        <v>410</v>
+        <v>338</v>
       </c>
       <c r="FT6" s="9" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>339</v>
+      </c>
+      <c r="FU6" t="s">
+        <v>284</v>
       </c>
       <c r="FV6" s="10">
         <v>27738</v>
       </c>
       <c r="GA6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GB6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK6" s="9" t="s">
-        <v>423</v>
+        <v>347</v>
       </c>
       <c r="GL6" s="9" t="s">
         <v>264</v>
       </c>
-      <c r="GM6" s="9" t="s">
-        <v>424</v>
+      <c r="GM6" t="s">
+        <v>284</v>
       </c>
       <c r="GN6" s="10">
         <v>33642</v>
       </c>
       <c r="GS6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GT6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC6" s="9" t="s">
-        <v>435</v>
+        <v>353</v>
       </c>
       <c r="HD6" s="9" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>306</v>
+      </c>
+      <c r="HE6" t="s">
+        <v>284</v>
       </c>
       <c r="HF6" s="10">
         <v>27434</v>
       </c>
       <c r="HK6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HL6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU6" s="9" t="s">
-        <v>448</v>
+        <v>359</v>
       </c>
       <c r="HV6" s="9" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>337</v>
+      </c>
+      <c r="HW6" t="s">
+        <v>284</v>
       </c>
       <c r="HX6" s="10">
         <v>30046</v>
       </c>
       <c r="IC6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ID6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL6" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM6" s="9" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="IN6" s="9" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>335</v>
+      </c>
+      <c r="IO6" t="s">
+        <v>284</v>
       </c>
       <c r="IP6" s="10">
         <v>27120</v>
       </c>
       <c r="IU6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IV6" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="7" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
-        <v>516</v>
+        <v>398</v>
       </c>
       <c r="B7" t="s">
-        <v>515</v>
+        <v>413</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" t="s">
-        <v>517</v>
+        <v>399</v>
       </c>
       <c r="E7" t="s">
-        <v>518</v>
+        <v>400</v>
       </c>
       <c r="F7" t="s">
-        <v>519</v>
+        <v>401</v>
       </c>
       <c r="G7" t="s">
-        <v>520</v>
+        <v>402</v>
       </c>
       <c r="H7">
         <v>74100</v>
       </c>
       <c r="I7" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J7" s="9" t="s">
-        <v>531</v>
+        <v>404</v>
       </c>
       <c r="K7" s="8" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="L7" t="s">
-        <v>481</v>
+        <v>384</v>
       </c>
       <c r="M7" t="s">
+        <v>326</v>
+      </c>
+      <c r="N7" t="s">
+        <v>385</v>
+      </c>
+      <c r="O7" t="s">
+        <v>386</v>
+      </c>
+      <c r="P7" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q7" t="s">
         <v>388</v>
       </c>
-      <c r="N7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R7" t="s">
-        <v>486</v>
+        <v>389</v>
       </c>
       <c r="S7">
         <v>11789</v>
       </c>
       <c r="T7" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U7" s="7">
         <v>19263</v>
       </c>
       <c r="V7" s="9" t="s">
-        <v>544</v>
+        <v>411</v>
       </c>
       <c r="W7" s="9" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="X7" s="9" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="Y7" s="9" t="s">
-        <v>292</v>
+        <v>273</v>
       </c>
       <c r="Z7" s="9" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="AA7" s="9">
         <v>98101</v>
       </c>
       <c r="AB7" s="9" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="AC7" s="9" t="s">
-        <v>264</v>
-[...14 lines deleted...]
-        <v>34156</v>
+        <v>260</v>
+      </c>
+      <c r="AD7" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>384</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>326</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>385</v>
+      </c>
+      <c r="AH7" s="7">
+        <v>19263</v>
       </c>
       <c r="AO7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AP7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AQ7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW7" s="9" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="AX7" s="9" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>314</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>385</v>
       </c>
       <c r="AZ7" s="10">
         <v>31804</v>
       </c>
       <c r="BG7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BH7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BI7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO7" s="9" t="s">
-        <v>324</v>
+        <v>292</v>
       </c>
       <c r="BP7" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="BQ7" s="9" t="s">
-        <v>325</v>
+      <c r="BQ7" t="s">
+        <v>385</v>
       </c>
       <c r="BR7" s="10">
         <v>32550</v>
       </c>
       <c r="BY7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BZ7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CA7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG7" s="9" t="s">
-        <v>341</v>
+        <v>302</v>
       </c>
       <c r="CH7" s="9" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>303</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>385</v>
       </c>
       <c r="CJ7" s="10">
         <v>28438</v>
       </c>
       <c r="CQ7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CR7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CS7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY7" s="9" t="s">
-        <v>357</v>
+        <v>310</v>
       </c>
       <c r="CZ7" s="9" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>301</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>385</v>
       </c>
       <c r="DB7" s="10">
         <v>28739</v>
       </c>
       <c r="DI7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DJ7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DK7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ7" s="9" t="s">
-        <v>371</v>
+        <v>317</v>
       </c>
       <c r="DR7" s="9" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>308</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>385</v>
       </c>
       <c r="DT7" s="10">
         <v>31690</v>
       </c>
       <c r="EA7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EB7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EC7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI7" s="9" t="s">
-        <v>383</v>
+        <v>323</v>
       </c>
       <c r="EJ7" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="EK7" s="9" t="s">
-        <v>384</v>
+      <c r="EK7" t="s">
+        <v>385</v>
       </c>
       <c r="EL7" s="10">
         <v>32571</v>
       </c>
       <c r="ES7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="ET7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EU7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA7" s="9" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="FB7" s="9" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>326</v>
+      </c>
+      <c r="FC7" t="s">
+        <v>385</v>
       </c>
       <c r="FD7" s="10">
         <v>27280</v>
       </c>
       <c r="FK7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FL7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FM7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS7" s="9" t="s">
-        <v>301</v>
+        <v>278</v>
       </c>
       <c r="FT7" s="9" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>335</v>
+      </c>
+      <c r="FU7" t="s">
+        <v>385</v>
       </c>
       <c r="FV7" s="10">
         <v>27681</v>
       </c>
       <c r="GC7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GD7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GE7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK7" s="9" t="s">
-        <v>425</v>
+        <v>348</v>
       </c>
       <c r="GL7" s="9" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>291</v>
+      </c>
+      <c r="GM7" t="s">
+        <v>385</v>
       </c>
       <c r="GN7" s="10">
         <v>28504</v>
       </c>
       <c r="GU7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GV7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GW7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC7" s="9" t="s">
-        <v>437</v>
+        <v>354</v>
       </c>
       <c r="HD7" s="9" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>297</v>
+      </c>
+      <c r="HE7" t="s">
+        <v>385</v>
       </c>
       <c r="HF7" s="10">
         <v>34547</v>
       </c>
       <c r="HM7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HN7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HO7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU7" s="9" t="s">
-        <v>450</v>
+        <v>360</v>
       </c>
       <c r="HV7" s="9" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>334</v>
+      </c>
+      <c r="HW7" t="s">
+        <v>385</v>
       </c>
       <c r="HX7" s="10">
         <v>24221</v>
       </c>
       <c r="IE7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IF7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IG7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL7" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM7" s="9" t="s">
-        <v>377</v>
+        <v>320</v>
       </c>
       <c r="IN7" s="9" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>303</v>
+      </c>
+      <c r="IO7" t="s">
+        <v>385</v>
       </c>
       <c r="IP7" s="10">
         <v>34156</v>
       </c>
       <c r="IW7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IX7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IY7" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>522</v>
+        <v>398</v>
       </c>
       <c r="B8" t="s">
-        <v>521</v>
+        <v>413</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" t="s">
-        <v>523</v>
+        <v>399</v>
       </c>
       <c r="E8" t="s">
-        <v>524</v>
+        <v>400</v>
       </c>
       <c r="F8" t="s">
-        <v>525</v>
+        <v>401</v>
       </c>
       <c r="G8" t="s">
-        <v>526</v>
+        <v>402</v>
       </c>
       <c r="H8">
-        <v>88616</v>
+        <v>74100</v>
       </c>
       <c r="I8" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="J8" s="9" t="s">
-        <v>532</v>
+        <v>404</v>
       </c>
       <c r="K8" s="8" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="L8" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="M8" t="s">
         <v>262</v>
       </c>
       <c r="N8" t="s">
-        <v>487</v>
+        <v>390</v>
       </c>
       <c r="O8" t="s">
-        <v>488</v>
+        <v>391</v>
       </c>
       <c r="P8" t="s">
-        <v>489</v>
+        <v>392</v>
       </c>
       <c r="Q8" t="s">
-        <v>490</v>
+        <v>393</v>
       </c>
       <c r="R8" t="s">
-        <v>476</v>
+        <v>379</v>
       </c>
       <c r="S8">
         <v>22796</v>
       </c>
       <c r="T8" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="U8" s="7">
         <v>24689</v>
       </c>
       <c r="V8" s="9" t="s">
-        <v>545</v>
+        <v>412</v>
       </c>
       <c r="W8" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="X8" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="Y8" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="Z8" s="9" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="AA8" s="9">
         <v>80202</v>
       </c>
       <c r="AB8" s="9" t="s">
-        <v>535</v>
+        <v>407</v>
       </c>
       <c r="AC8" s="9" t="s">
-        <v>265</v>
-[...14 lines deleted...]
-        <v>25113</v>
+        <v>259</v>
+      </c>
+      <c r="AD8" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>287</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>262</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>390</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>24689</v>
       </c>
       <c r="AR8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AS8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AT8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="AV8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="AW8" s="9" t="s">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="AX8" s="9" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>342</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>390</v>
       </c>
       <c r="AZ8" s="10">
         <v>33366</v>
       </c>
       <c r="BJ8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BK8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BL8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="BN8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="BO8" s="9" t="s">
-        <v>326</v>
+        <v>293</v>
       </c>
       <c r="BP8" s="9" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>294</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>390</v>
       </c>
       <c r="BR8" s="10">
         <v>27277</v>
       </c>
       <c r="CB8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CC8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CD8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CF8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CG8" s="9" t="s">
-        <v>344</v>
+        <v>304</v>
       </c>
       <c r="CH8" s="9" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>301</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>390</v>
       </c>
       <c r="CJ8" s="10">
         <v>27669</v>
       </c>
       <c r="CT8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CU8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CV8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="CX8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="CY8" s="9" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="CZ8" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="DA8" s="9" t="s">
-        <v>360</v>
+      <c r="DA8" t="s">
+        <v>390</v>
       </c>
       <c r="DB8" s="10">
         <v>23627</v>
       </c>
       <c r="DL8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DM8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DN8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="DP8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="DQ8" s="9" t="s">
-        <v>373</v>
+        <v>318</v>
       </c>
       <c r="DR8" s="9" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>319</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>390</v>
       </c>
       <c r="DT8" s="10">
         <v>32456</v>
       </c>
       <c r="ED8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EE8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EF8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EH8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="EI8" s="9" t="s">
-        <v>385</v>
+        <v>324</v>
       </c>
       <c r="EJ8" s="9" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>308</v>
+      </c>
+      <c r="EK8" t="s">
+        <v>390</v>
       </c>
       <c r="EL8" s="10">
         <v>32054</v>
       </c>
       <c r="EV8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EW8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EX8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="EZ8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FA8" s="9" t="s">
-        <v>399</v>
+        <v>331</v>
       </c>
       <c r="FB8" s="9" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>291</v>
+      </c>
+      <c r="FC8" t="s">
+        <v>390</v>
       </c>
       <c r="FD8" s="10">
         <v>25135</v>
       </c>
       <c r="FN8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FO8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FP8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="FR8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="FS8" s="9" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="FT8" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="FU8" s="9" t="s">
-        <v>300</v>
+      <c r="FU8" t="s">
+        <v>390</v>
       </c>
       <c r="FV8" s="10">
         <v>30247</v>
       </c>
       <c r="GF8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GG8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GH8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GJ8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="GK8" s="9" t="s">
-        <v>426</v>
+        <v>349</v>
       </c>
       <c r="GL8" s="9" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>339</v>
+      </c>
+      <c r="GM8" t="s">
+        <v>390</v>
       </c>
       <c r="GN8" s="10">
         <v>24262</v>
       </c>
       <c r="GX8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GY8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="GZ8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HB8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HC8" s="9" t="s">
-        <v>439</v>
+        <v>355</v>
       </c>
       <c r="HD8" s="9" t="s">
         <v>259</v>
       </c>
-      <c r="HE8" s="9" t="s">
-        <v>440</v>
+      <c r="HE8" t="s">
+        <v>390</v>
       </c>
       <c r="HF8" s="10">
         <v>25775</v>
       </c>
       <c r="HP8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HQ8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HR8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="HT8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="HU8" s="9" t="s">
-        <v>452</v>
+        <v>361</v>
       </c>
       <c r="HV8" s="9" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>297</v>
+      </c>
+      <c r="HW8" t="s">
+        <v>390</v>
       </c>
       <c r="HX8" s="10">
         <v>24231</v>
       </c>
       <c r="IH8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="II8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IJ8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="IL8" s="9" t="s">
-        <v>533</v>
+        <v>405</v>
       </c>
       <c r="IM8" s="9" t="s">
-        <v>392</v>
+        <v>328</v>
       </c>
       <c r="IN8" s="9" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>329</v>
+      </c>
+      <c r="IO8" t="s">
+        <v>390</v>
       </c>
       <c r="IP8" s="10">
         <v>25113</v>
       </c>
       <c r="IZ8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="JA8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="JB8" s="9" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="1:263" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="HW9" s="10"/>
       <c r="IO9" s="10"/>
     </row>
     <row r="10" spans="1:263" x14ac:dyDescent="0.3">
       <c r="HW10" s="7"/>
       <c r="IO10" s="7"/>
     </row>
     <row r="11" spans="1:263" x14ac:dyDescent="0.3">
       <c r="HW11" s="7"/>
       <c r="IO11" s="7"/>
     </row>
     <row r="12" spans="1:263" x14ac:dyDescent="0.3">
       <c r="HW12" s="7"/>
       <c r="IO12" s="7"/>
     </row>
     <row r="13" spans="1:263" x14ac:dyDescent="0.3">
       <c r="HW13" s="7"/>
       <c r="IO13" s="7"/>
     </row>
     <row r="14" spans="1:263" x14ac:dyDescent="0.3">
       <c r="HW14" s="7"/>
       <c r="IO14" s="7"/>